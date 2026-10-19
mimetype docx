--- v0 (2025-11-04)
+++ v1 (2026-10-19)
@@ -1,2024 +1,2127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4BA8B48D" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="002F5826">
-[...34 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="8422" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CED7E7"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2456"/>
         <w:gridCol w:w="5966"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="65CE49B5" w14:textId="77777777" w:rsidTr="002F5826">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00741940" w14:paraId="729F2E5D" w14:textId="77777777" w:rsidTr="00F11638">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8422" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAB600"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43BA86B3" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="73BE9D23" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Terms of Reference:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="63E8B380" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="461319B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35EE85F0" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="5FC2A04B" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PVP development program; advice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A951238" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93">
+          <w:p w14:paraId="488C367C" w14:textId="075447E1" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00226B93">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Will be done by </w:t>
             </w:r>
-            <w:r w:rsidR="00165DC1" w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00165DC1" w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the PVPToolbox Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="4A9464A1" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="0DB066B6" w14:textId="77777777" w:rsidTr="00F11638">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="713B2870" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="65CDBC05" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date advice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="058B42F5" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93">
+          <w:p w14:paraId="20B2FD69" w14:textId="1B8C4DCD" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00226B93">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Will be done by </w:t>
             </w:r>
-            <w:r w:rsidR="00165DC1" w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00165DC1" w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the PVPToolbox Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="558CEA68" w14:textId="77777777" w:rsidTr="002F5826">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00741940" w14:paraId="4AF314D3" w14:textId="77777777" w:rsidTr="00F11638">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAB600"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39E55419" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="4361051F" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAB600"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DD8143B" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="007068A1" w:rsidP="002F5826">
+          <w:p w14:paraId="7C0E4828" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="007068A1">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="CAB600"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="34054891" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="6BE4FCCF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A0982DB" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="004D18CD">
+          <w:p w14:paraId="6A72CAE0" w14:textId="1E7E46B1" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="004D18CD">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Identifier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79EDD4AF" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93" w:rsidP="00226B93">
+          <w:p w14:paraId="50DDE69D" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00226B93" w:rsidP="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(who is submitting this proposal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D18CD" w:rsidRPr="002F5826" w14:paraId="7AC36F93" w14:textId="77777777">
+      <w:tr w:rsidR="004D18CD" w:rsidRPr="00741940" w14:paraId="29FF2235" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49BDBA6B" w14:textId="77777777" w:rsidR="004D18CD" w:rsidRPr="002F5826" w:rsidRDefault="004D18CD">
+          <w:p w14:paraId="7A8B0284" w14:textId="632C895A" w:rsidR="004D18CD" w:rsidRPr="00741940" w:rsidRDefault="004D18CD">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
-            <w:r w:rsidR="00930AD8" w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00930AD8" w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EA56940" w14:textId="77777777" w:rsidR="004D18CD" w:rsidRPr="002F5826" w:rsidRDefault="004D18CD" w:rsidP="00226B93">
+          <w:p w14:paraId="41EC86E0" w14:textId="77777777" w:rsidR="004D18CD" w:rsidRPr="00741940" w:rsidRDefault="004D18CD" w:rsidP="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="32FD19D4" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00741940" w14:paraId="14572BB1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="369C4480" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="4AC380FE" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23FCC422" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="007068A1">
+          <w:p w14:paraId="49386A69" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="007068A1">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="4128911A" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="3EB7F8DA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32D4ACD0" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="6F33EE34" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Country*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23F67664" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93">
+          <w:p w14:paraId="364636FB" w14:textId="5248D188" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...6 lines deleted...]
-              <w:t>Where the activities will take place</w:t>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Where the activit</w:t>
+            </w:r>
+            <w:r w:rsidR="008B5867">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>y(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:r w:rsidR="008B5867">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will take place</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="64A8B98B" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="240E887B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C5363D1" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="32D2897B" w14:textId="18537E24" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Counterpart (s)*</w:t>
+              <w:t>Counterpart(s)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36292CCE" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93" w:rsidP="00B51155">
+          <w:p w14:paraId="51F0F5B2" w14:textId="19E0EC22" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00226B93" w:rsidP="00B51155">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...6 lines deleted...]
-              <w:t>Local counterparts (ministries, institutes, local business etc)</w:t>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local counterparts (ministries, institutes, local business </w:t>
             </w:r>
-            <w:r w:rsidR="008A7DFB" w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00944A25" w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="008A7DFB" w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="77974828" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="4A85BBC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37E2FA1D" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="5C968FDA" w14:textId="561AF21C" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Beneficiary (ies)*</w:t>
+              <w:t>Beneficiary(ies)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19A2049A" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93">
+          <w:p w14:paraId="17198EBE" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Who will benefit from the activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="0D3F0730" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="7169D5D9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01B819ED" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="0780C5D1" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Execution: Netherlands implementing team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EC74216" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93">
+          <w:p w14:paraId="72318936" w14:textId="7CB544EA" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008B5867">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...6 lines deleted...]
-              <w:t>Will be done by project</w:t>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Will be done by the PVPToolbox Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="6DAC2333" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="44AF2C7F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4603619A" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="043DE224" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Budget*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AC42E62" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB" w:rsidP="00226B93">
+          <w:p w14:paraId="415EFD73" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB" w:rsidP="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Total amount expected: €. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23342C7C" w14:textId="77777777" w:rsidR="00930AD8" w:rsidRPr="002F5826" w:rsidRDefault="00930AD8" w:rsidP="00226B93">
+          <w:p w14:paraId="3BD5B2DF" w14:textId="70BE8920" w:rsidR="00930AD8" w:rsidRPr="00741940" w:rsidRDefault="006551F9" w:rsidP="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Will be done by </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00165DC1" w:rsidRPr="002F5826">
-[...6 lines deleted...]
-              <w:t>the PVPToolbox Team</w:t>
+            <w:r w:rsidR="006A4E50" w:rsidRPr="006A4E50">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The PVPToolbox Team would further revise the budget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="239B6472" w14:textId="77777777" w:rsidR="000D6BB3" w:rsidRPr="002F5826" w:rsidRDefault="000D6BB3" w:rsidP="00226B93">
+          <w:p w14:paraId="648F26A7" w14:textId="77777777" w:rsidR="000D6BB3" w:rsidRPr="00741940" w:rsidRDefault="000D6BB3" w:rsidP="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B692343" w14:textId="77777777" w:rsidR="000D6BB3" w:rsidRPr="002F5826" w:rsidRDefault="000D6BB3" w:rsidP="00226B93">
+          <w:p w14:paraId="28C03F63" w14:textId="77777777" w:rsidR="000D6BB3" w:rsidRPr="00741940" w:rsidRDefault="000D6BB3" w:rsidP="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Is there a commitment from the local authority(ies) to </w:t>
             </w:r>
-            <w:r w:rsidR="00741940" w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00741940" w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>support the requested activity(ies) either through in-kind or financial contributions?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B7A7D82" w14:textId="77777777" w:rsidR="00741940" w:rsidRPr="002F5826" w:rsidRDefault="00691AF0" w:rsidP="00226B93">
+          <w:p w14:paraId="2BE1DCEE" w14:textId="09F51DE0" w:rsidR="00741940" w:rsidRPr="00741940" w:rsidRDefault="00000000" w:rsidP="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1311404275"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0056517C" w:rsidRPr="002F5826">
+                <w:r w:rsidR="0056517C" w:rsidRPr="0056517C">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0056517C" w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0056517C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00741940" w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00741940" w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes           </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="725416603"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00741940" w:rsidRPr="002F5826">
+                <w:r w:rsidR="00741940" w:rsidRPr="0056517C">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0056517C" w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0056517C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00741940" w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00741940" w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="152DB899" w14:textId="77777777" w:rsidR="00741940" w:rsidRPr="002F5826" w:rsidRDefault="00741940" w:rsidP="00226B93">
+          <w:p w14:paraId="09F826FE" w14:textId="680B7D70" w:rsidR="00741940" w:rsidRPr="00741940" w:rsidRDefault="00741940" w:rsidP="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If yes, please share the details of the type and extent of contribution below:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="160F8D4B" w14:textId="77777777" w:rsidR="00741940" w:rsidRPr="002F5826" w:rsidRDefault="00741940" w:rsidP="00226B93">
+          <w:p w14:paraId="55193FBE" w14:textId="121F113D" w:rsidR="00741940" w:rsidRPr="00741940" w:rsidRDefault="00741940" w:rsidP="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="6BB13284" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="3491C792" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FCF5B20" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="0F4AE120" w14:textId="62C6FD80" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Start *</w:t>
+              <w:t>Start*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50E7E7B7" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93" w:rsidP="00B51155">
+          <w:p w14:paraId="46AB4C0F" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00226B93" w:rsidP="00B51155">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please indicate a preferred date, if there is any</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="128C0531" w14:textId="77777777">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="3B620785" w14:textId="77777777" w:rsidTr="00F11638">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07EBE665" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="57A209FF" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Project duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FF26EA7" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93">
+          <w:p w14:paraId="7E66734B" w14:textId="4F3292C9" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00226B93">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Will be done by </w:t>
             </w:r>
-            <w:r w:rsidR="000D6BB3" w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="000D6BB3" w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the PVPToolbox Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...26 lines deleted...]
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="71117C1E" w14:textId="77777777" w:rsidTr="002F5826">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00741940" w14:paraId="28930229" w14:textId="77777777" w:rsidTr="00F11638">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAB600"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="155D6492" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="3AC75C26" w14:textId="4A29682B" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:color="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Project information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6048" w:type="dxa"/>
+            <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CAB600"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AE7FE3F" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="007068A1">
+          <w:p w14:paraId="0D26E7B0" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="007068A1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="34A55BF8" w14:textId="77777777" w:rsidTr="00357D2B">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="225CB9B0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2728"/>
+          <w:trHeight w:val="3776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46D384CF" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="2AC6B3B7" w14:textId="06F815D5" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Project purpose *</w:t>
+              <w:t>Project purpose*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6048" w:type="dxa"/>
+            <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B9AC10E" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93" w:rsidP="00226B93">
+          <w:p w14:paraId="23E93EA3" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00833D31" w:rsidRDefault="00226B93" w:rsidP="00226B93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00833D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Describe (short) the goal(s) of the proposal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AED1758" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="007068A1">
+          <w:p w14:paraId="4614ADCF" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="007068A1">
             <w:pPr>
               <w:pStyle w:val="Hoofdtekst"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="5999F3B7" w14:textId="77777777" w:rsidTr="002F5826">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="62918841" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="3174"/>
+          <w:trHeight w:val="3281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46C5FA22" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="5A4C6675" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Problem analysis*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6048" w:type="dxa"/>
+            <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3419B74E" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93" w:rsidP="00226B93">
+          <w:p w14:paraId="40038852" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00226B93" w:rsidP="00226B93">
             <w:pPr>
               <w:pStyle w:val="Hoofdtekst"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00833D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Describe (short) a problem analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="49DC7E3D" w14:textId="77777777" w:rsidTr="002F5826">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="0563A4A0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1608"/>
+          <w:trHeight w:val="1663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02279F28" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="042516FC" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Expected Results*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6048" w:type="dxa"/>
+            <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="460" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="451175AE" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00226B93" w:rsidP="000D6BB3">
+          <w:p w14:paraId="1DEF6E35" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00226B93" w:rsidP="000D6BB3">
             <w:pPr>
               <w:ind w:left="-420"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00833D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Describe (short) the expected results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="55013216" w14:textId="77777777" w:rsidTr="002F5826">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="417BB405" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1078"/>
+          <w:trHeight w:val="1115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AE3B577" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="5AAF3888" w14:textId="10258AB6" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activities </w:t>
+              <w:t>Activit</w:t>
+            </w:r>
+            <w:r w:rsidR="00833D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>y(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:r w:rsidR="00833D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6048" w:type="dxa"/>
+            <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CB55EC2" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="00C407E2" w:rsidP="00226B93">
+          <w:p w14:paraId="0F18B245" w14:textId="498B88D1" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="00C407E2" w:rsidP="00226B93">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...6 lines deleted...]
-              <w:t>Describe (short) the expected activities to be organized</w:t>
+            <w:r w:rsidRPr="00833D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Describe (short) the expected activit</w:t>
+            </w:r>
+            <w:r w:rsidR="00A406FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>y(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:r w:rsidR="00A406FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00833D31">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be organized</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007068A1" w:rsidRPr="002F5826" w14:paraId="1EF01F0C" w14:textId="77777777" w:rsidTr="002F5826">
+      <w:tr w:rsidR="007068A1" w:rsidRPr="00FF7676" w14:paraId="7E1F28E4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2675"/>
+          <w:trHeight w:val="2765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2490" w:type="dxa"/>
+            <w:tcW w:w="2456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29EB4857" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="002F5826" w:rsidRDefault="008A7DFB">
+          <w:p w14:paraId="41B5EB13" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00741940" w:rsidRDefault="008A7DFB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Observations for further development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6048" w:type="dxa"/>
+            <w:tcW w:w="5966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4242FCFC" w14:textId="77777777" w:rsidR="00B51155" w:rsidRPr="002F5826" w:rsidRDefault="00226B93" w:rsidP="00226B93">
+          <w:p w14:paraId="7B0807C6" w14:textId="4533F95B" w:rsidR="00B51155" w:rsidRPr="00741940" w:rsidRDefault="00A406FF" w:rsidP="00226B93">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Cambria" w:hAnsi="Verdana" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5826">
-[...6 lines deleted...]
-              <w:t>Will be done by project</w:t>
+            <w:r w:rsidRPr="00741940">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Will be done by the PVPToolbox Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CE3DE7B" w14:textId="77777777" w:rsidR="00357D2B" w:rsidRDefault="008A7DFB">
+    <w:p w14:paraId="5C29394A" w14:textId="77777777" w:rsidR="007068A1" w:rsidRDefault="008A7DFB">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F5826">
+      <w:r w:rsidRPr="00741940">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*Mandatory</w:t>
       </w:r>
-      <w:r w:rsidR="00357D2B">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4CDB0DB1" w14:textId="77777777" w:rsidR="00357D2B" w:rsidRDefault="00357D2B">
+    <w:p w14:paraId="75C5FFB2" w14:textId="77777777" w:rsidR="00FF7676" w:rsidRDefault="00FF7676">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AA926A1" w14:textId="77777777" w:rsidR="007068A1" w:rsidRPr="00357D2B" w:rsidRDefault="00357D2B">
+    <w:p w14:paraId="5C8D6A9D" w14:textId="117C0319" w:rsidR="00096217" w:rsidRPr="00096217" w:rsidRDefault="00096217">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rStyle w:val="Subtielebenadrukking"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00357D2B">
+      <w:r w:rsidRPr="00096217">
         <w:rPr>
-          <w:rStyle w:val="Subtielebenadrukking"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Please send this form to pvptoolbox@naktuinbouw.nl</w:t>
+        <w:t xml:space="preserve">Please send this form to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00C349CA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>pvptoolbox@naktuinbouw.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007068A1" w:rsidRPr="00357D2B">
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="3FC9EC92" w14:textId="77777777" w:rsidR="00FF7676" w:rsidRDefault="00FF7676">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6A6DAC" w14:textId="77777777" w:rsidR="00FF7676" w:rsidRPr="00741940" w:rsidRDefault="00FF7676">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FF7676" w:rsidRPr="00741940">
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="650ED890" w14:textId="77777777" w:rsidR="00691AF0" w:rsidRDefault="00691AF0">
+    <w:p w14:paraId="14665A42" w14:textId="77777777" w:rsidR="00A344FE" w:rsidRDefault="00A344FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A6F87AD" w14:textId="77777777" w:rsidR="00691AF0" w:rsidRDefault="00691AF0">
+    <w:p w14:paraId="09F89CE2" w14:textId="77777777" w:rsidR="00A344FE" w:rsidRDefault="00A344FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
@@ -2035,118 +2138,125 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B875276" w14:textId="77777777" w:rsidR="00691AF0" w:rsidRDefault="00691AF0">
+    <w:p w14:paraId="7E82BB8D" w14:textId="77777777" w:rsidR="00A344FE" w:rsidRDefault="00A344FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D16BF83" w14:textId="77777777" w:rsidR="00691AF0" w:rsidRDefault="00691AF0">
+    <w:p w14:paraId="66986645" w14:textId="77777777" w:rsidR="00A344FE" w:rsidRDefault="00A344FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78565BB4" w14:textId="77777777" w:rsidR="007068A1" w:rsidRDefault="002F5826">
+  <w:p w14:paraId="7610EB73" w14:textId="25EE2902" w:rsidR="0053563C" w:rsidRDefault="0053563C">
     <w:pPr>
-      <w:pStyle w:val="Kop-envoettekst"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpc">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="003D4F20" wp14:editId="4B114116">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3CA8068C" wp14:editId="692760EC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>-78400</wp:posOffset>
+                <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="7560310" cy="1981835"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="26" name="TeVerwijderenShape_1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
                   <wpc:wpc>
                     <wpc:bg>
                       <a:noFill/>
                     </wpc:bg>
                     <wpc:whole>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wpc:whole>
                     <wps:wsp>
                       <wps:cNvPr id="22" name="Freeform 23"/>
                       <wps:cNvSpPr>
@@ -3537,51 +3647,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpc:wpc>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="697E05BC" id="TeVerwijderenShape_1" o:spid="_x0000_s1026" editas="canvas" style="position:absolute;margin-left:-6.15pt;margin-top:0;width:595.3pt;height:156.05pt;z-index:-251657216;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page" coordsize="75603,19818" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAQh159BQAAHJwAAAOAAAAZHJzL2Uyb0RvYy54bWzsXW2PGzly/h4g/0HQxwDZEdnvxs4efL5s&#10;EOCSLHLOD5A1Gs8gM9JEkj3e+/X3FKvYzaKao9J5AxyQ84exVGKzWC+sV3b3j7/79vy0+Lo9HB/3&#10;u9ul+2G1XGx3m/3d4+7z7fK/P/78z/1ycTytd3frp/1ue7v8dXtc/u6nf/yHH19f3m39/mH/dLc9&#10;LDDJ7vju9eV2+XA6vby7uTluHrbP6+MP+5ftDj/e7w/P6xO+Hj7f3B3Wr5j9+enGr1btzev+cPdy&#10;2G+2xyOgf+Aflz+F+e/vt5vTf97fH7enxdPtEms7hb+H8PcT/b356cf1u8+H9cvD40aWsf4rVvG8&#10;ftwB6TjVH9an9eLL4fFsqufHzWF/3N+fftjsn2/29/ePm22gAdS4VUbNh/Xu6/oYiNmAO3GB+PQb&#10;zvvpM617t//58ekJ3LjB7O8IRv+/Qj5b+vlppwcxJIyVMa8vEODxZRTl8fuW+KeH9cs2UH58t/mP&#10;r78cFo93t0vvl4vd+hl69PNhuyWtWPiKZEjYMexPL78caKHHlz/uN/9zZHKSX2jYEWMWn17/fX+H&#10;adZfTvsgt2/3h2e6EhJZfLtdtrVf1X2zXPx6u6xXVd+Kpmy/nRYb/O6GVbOCPm3wu2+9bxpaxc36&#10;XZxn8+V4+tftPsy5/vrH4wk/Qzvu8Ik/CB0fMcn98xN07p9uFu1qtXilv6KWd3GQSwatFg+L3rf5&#10;EHBmnKcwS5UMwQzz89TJIOeb+fWAMSOybmjmZ2qTQUXKumRQQhk4OfJq/RDZt/m2E/7h02JNJmYV&#10;pPeyP5LUiJkQyEcnwsAoYnZhMDhGg4P+AN/bg8EWGhzF/PZgUE6Du3QZjEGWf4Bdyi3SYbmARfrE&#10;cn1Zn4hqWj19XLxCJUnfHm6XJHuCP++/bj/uw4hTUFn6HWiD8gDb9Pvmy6fHze+3fy6OBpIwhXNQ&#10;NEzhq0BnBPO8onNEh5pPf+OJGr6kq7yQw9N73lDQmDfAJgTQzLDSfKqeEftWYQisS1iTLhnoiMNh&#10;845cD2uYNvBx//R4R/aRuH08fP704emw+LqGS3nf1+9Xg8hZDStaTLZAbLI+7e9+hTU67NkvwY/i&#10;w8P+8Ofl4hU+6XZ5/N8v68N2uXj6tx0M6uDqGgSewpe66Ty+HNJfPqW/rHcbTHW7PC2xVejjhxM7&#10;vi8vh8fPD8DkgiLt9u9hBe8fyUTBoh/f8arkC2w6r/X/3rjDPuXGvSbW/vbG3fkeGkKqXru6ZeO9&#10;fheNez802ADBtneu+21MO5lk38t2+Dxr2BsPOwpXwntjGpNadkwxP1Fq211Htn1mptS2FxYEukfL&#10;ni4IO+Jv3yDTth1dxF9jY0lCZGOJd3M2lq1LE8QIZG+b2HRwNKVuBYdHFjaKme1lwAswJCe2JDVR&#10;ucWdvSZi8Cv2PhJD8Nh0KcG2TQ4BX7/D/n14/3sJVzDP3+2fMa4vBLfYnrn9C8Zg3v4tdvt/uXs8&#10;/bJ/3J3gGzjmUUPpiy3adTVcPhvEBhYvKmc0iG7VDhV5nhDuOlf/NjaxaWHLqqo9i2XTcNfXFYxZ&#10;Gx16wSz6oTBVaherapifKrWLrnWFqVLT6JrCqtKgt+oLM6VBrwtWdoY+JM6jJXYrR3Z/jldDMqwZ&#10;3DyBDrIbJ6uK66Lwbxzm+7owWeqQ3pgsZX15spT3dV0XqHSK+a4rrCzlPvx6abKU/76m9GWG/y4V&#10;QONKsnSpAIoaRpHayNmuKq3MpwJwDSVEMyujLHicrOlLqo/MeBpWdaXJUgF0fXFlqQDKk6UC6Ibi&#10;ylIBuLagZz4VQNuVBOBTARSIrFL2O++rgmZUmv8UkM3wH1nNxFhXueJsqQCagu2pUv47X+QZRaSj&#10;0ItGo0oF4Kq6JIEqlUAFkzdPaCoB1zYly1ilIigqBzmQiYK6L7GtToVQdQXtqJUQ6qq0tjoVAkQ/&#10;T2mtpNCuSta2VlIACbN8q5UU2qKfq5UUit5JSaGrSjayTqVQpJRS80kKvaM8YM6vNFoKhY2FUDiZ&#10;retLUmhSKTT9PNsaJYR+KAmBIpWJhJJIm1QIiIqLS0uF4EqupUmF4F3RHTepEIpbAeXEhIKhLq2t&#10;VUJYFfjWKiH0fVcQaZsKoWhC2lQKMJUlBaEEepRCVRVcMoK7aRRmK4V8bSoFbObZfdUqIVSInOZ1&#10;t02FUBRplwrBu6G0tC4VQmEfdKkIUBAuiaBLReBDDXbGwXRKBA0i4Hk6OyWCkqVETpmIYKiLa1Mi&#10;KMULnZJBV3TLXSqDohWnet2oRL4DQ+Yp7VMZFG0bZe/TbP1QorRPpeBKVrxXUhiK3o/aBCPWYgTY&#10;p1KoVl1py/epFMCR+Z3Qp1KofNEc9akUirMNqRQqP5Q8zGCSwpBKoXJ9yYAMqRQ8FGl2zw+pFKrV&#10;qhTRoKY8SUEZN1Qm/vZLV6FyNdfSgNqgMKR7CcXB0AoaHAvSb3cpKCmk0cj6qPIbJqWiF66aW4iD&#10;WMNwW8PEQW5heChhXJ5d6HSqaVJejFCK7Muydkq/aDHIr0zDhVTuLV5cuxdSuWxyebiQ6m2kUhoU&#10;1m4jlVIdGo5UxkIq5TJhuE2qlK2E4TapUjoShttIrYRU5BOWtVNCQbMjYTANF1KREZiGC6kI+U3D&#10;hVTE9KbhQiqCdstwaah9RFRuGi6kIuw2DRdSx7Le24aDImvie2MjlULnMNxGKsXGNByxr2XtFPyG&#10;4TZSKboNw21SpfA1DLeRSgFqGG4jlSJQGo4I00IqBZlhuI1UiiLDcBupFCaG4TZSKQ4Mw22kSmP2&#10;IwI5C6kUydHsiNRMw4VUhGKm4UIqYi3TcCEVwZRlOEVTtHZES6bhQirCIdNwIZV76NHZ8P/fcbog&#10;lACo9UXpyFzri9Ei9JZVvt37ougfPJDhsTdlgRIlF88XUEpG07ONiNNTDklQCACcjFDpa6CPEPl7&#10;cXoxcHLJOBFrzZtQ2+p5Igd2JOuMRxqQryowpYxE1RQZXVy/XyEYnq6JBCDHZTCqfwlij5nDaOxR&#10;0cDLGKggDwwekVU61YqVGeX+FOwoJcBoJEd2DFTXna4ZaTCBTWLwErehSpMu1gY2YUAFn2nQGGxg&#10;GwbxZ17rPKlWEA+aGIl4nFhhNxm+i5J2YopdPALHHWXqVBMGNMIUBqpYTWAbDdITz6aSmZC0pgio&#10;kEhasQqEmeaXMDETswVqm54XpEXM1jJHmY40zU09KFDrsX8SMUpGkO09CZ6R+tJY0/SsnXJF3GGX&#10;gaa5lb+Ic18Gns09+RlWvEHolLIZxk8jtOOQ8bIVxjKb6C86qoG3bXZGLcLRSzXzkdqzYbKG4/NI&#10;7iC40T1M5RdJEPAZyXNk9AOrQjZVPMaUIR7BVxARr8kYEhFn/Is0TGLQq56EwvxGn5hVmT3DRbFV&#10;1N8h1ecMP3K0kmNbjtOsCK4l0RSwiaM1dTjIVGVTjRZMeYVaYnWHJoV1e9XUDCAasGGT7VuL7xRv&#10;GGmoxJRf4yQr6jQBQz6VsAOFwRTxuQzelllNVddp9osyq6naSPRqW9isJIJB/yFhQyN7Bj1PO0cH&#10;8Tp8TWRdbQLbtEK2rNOsq6l3AtKy4AwHFlKwDUOk26korIq+mYtOkbQqaumU+V902ajg8qq066xE&#10;DrnfkHPDfkqeLmLwA4eMaPukIq1AUlAYpJ6JpCupAKALYJe0xKpyTWRHLRFVFu/grEdAjMMcdgyS&#10;23vsoWSxtQlsk3TMIzrFpRoGJ3ApMwvU96bdxrvHhKFxEg5lO84ENmJgu51ZGHJDYbEc0UfxZOAz&#10;DE+79Az6uX2Jv2+e9sdtEEruRzopD7lRl6YR2pqx3+lE93A7RyrlLkZWWoFbsaf+iiAK7X3WPaf0&#10;qBVjSMF+ol44+xNGC/iMQ/M0xJhMTxVZATeTYojgkUN6zolfzKEmJmcx3pkG6At5eBt9i3ItFqiJ&#10;1lZK9Y7T9ahYbTw3WytXisNPV++ZFmX6ZJ+NGExgIw2yOfRiI488mneJvFo6oUJeE5VMgE0YOvQO&#10;ZmiwgW0Y5OanLIXBAbFZxBpsxCCy0yakiyJ9E2zDEJPFbCoT2IZBui04A5aKtFuxKfdc2B1VjLq2&#10;QdJxq+kNpr+J/ZIihee4M07VScTjdZiCI3cBA87UmXWpF/+f7biOmuTnEU8nzuuaclQrFdEseGrF&#10;NOPAccq8ls5YEZemvuTFeKSVOMyjp6m2Fodnb4NNkm4lOnfIY1IMEi1kJEhxPCzGNH0jAZVa/mXg&#10;2dzRgRZMe/y57F+dj5Hu6ALf9gco8Yqi8AVRQ63wMxLmdgEmY4OXFZStcCOSWEDmIvdEiQ1uRCKF&#10;s6yc5i1gGwYyRrSBdFhA51Qvg40YEEwF25AxqrLBjUgQv8wiscGtSGJopSpsjtxeQJ4pdQa3IcGh&#10;3tnJjHAjErE5lOUlBsrhYE1AfgFuRcIyqfjswrRDpEhMVZsUeSWOUOA2JBWdb4f+nk0mJaRK353q&#10;Kjo3SuOnAxUXHQYdjeaLdAvJCjdSQsesaWUwIIotLoZvKilBJYS36DWJMtpGQj7H+5NM5KwGsSdF&#10;7mNlDVoJuI2SzCtMSLS3KMHPkEw+hT0VHS5nVo3Z7zRk1iM0YjCzANUZ4WcrmkcS41o+TTOSN+Yd&#10;0O+Ut20M/KZjHZdVMd6d7HW6gIYL26ALcCMlUtfKIlX0XBhJVmdxOJ4v8rBHkrgvrDBZzBmzZlEd&#10;dzRKYmZVrKVOkt3jHW5Ko82WZfq4v5cpuaYxgvvhJN7I7L8RbpMJbloIPM6DGiPchqSJveDMVxvh&#10;NiQ1nQwNvNf7oUblK8BRn0v3SU0nl8kwYnF2wYvjr6CyajKpnGYlKlfTkVBCwumfjZIGmzC5aNrx&#10;dA6VKNQNb2xSdlY4RWynpJUOQC54I9xGSQvVpRWfIbHBjUhkBzt2JiO7cAKe2aVL0DiwIZ7vGpnE&#10;ClsuYCPcSIl2QBMlNvgZksl9iYfr5HDYZIemIbPOp4tl/MwGGeFnK5pHIlFCriW4zWhWezK4DUmP&#10;R2TMqaIRbkOCWxECklxLjHAbkn6+d+eMcCuS6Ea1ocPNWkyhrvYDuYLbkHQxNs0mM8KNSLTOj5sq&#10;2wsl+BmSacfIphpJjxW1acSsukeN0z0fHJfhGj4qUqlnwf1sgeEMPlvNLIZOKkL5VBKl54jldNp0&#10;WvtyvNhJw0H3G3AgRzKajATJDuzeKRYRdR7Zy7OBMqxnAtBMeaPQhPv7UqMA7l6Q3VAowxjhNvEN&#10;sSiZ5YWDyC87XOiGWL2/4nghLpJgQjc5rHAjJbFiicg/UWo8Zk7iYaeSUrpDkuXBcBMSv5KMNSvt&#10;ouAq8bPurwHOMZm76qzhfOMayNnuZacN/UoHhDZKiIKZwA9VaBPcikRKG9roAokJbkOCx9UxJRkS&#10;I9yIRKLIrBEPLYrdUGVKAedFXXP0EBdJ3KCLpYDHlE7ZKGR+Mp7zTBMliFxFJbPkdJDJsgOI2KS8&#10;T645gogDsLMyscJtlPSSheUlESPchgQPPgzalZ1JdAMcw1yCNOBxdSH24yjWhgT3MKcXjfGBEW5E&#10;oh3QhMQGP0MyuS8OTnCzMwvdwxhyljsN2Sg/P14gfkEfGPGU8QbbBL+RmnI6aJXAz1Y0i2SsF+aT&#10;xYAQJ2MVkoicTbkRSfRwSCPSyXADpwhWI6lk/DXHIsDfaAayyYQtLjOA5/LQDJqkI/IYz63boku6&#10;vZ3loaogNrCRr7FykDl1PAqXMePpXym/XeymXxHCosQhhRNdtgYdAteVZtzGLi6S4TZKqOAYdDeb&#10;rJYektcBtK/luWbw+kShDUkdE8/MgVTSbs3DFjxSgNUTTt+MZOx68UXRjoAtYvl0KIn7CxgJaYsZ&#10;iY9VT75oQmKD29jl5cCqHB+YkMhGg2FMlSu2lsLus2HAUxYCg/WGNUDPpo+t7NJWjb+XMxAfC4RS&#10;SQaKyQJoyyBIwiN/qaSG3kPKiAbVLPZxmq5GdPwqqxaPOmUHx9CBEdOZbZix1MbPBD5j1CwlrTTt&#10;K9gTRUks++tGHnyGxC8MtyFpJCTIGnngu0S7+lj8jDz02ifpiDzwCNTAdz8ed5mG6EvHC8To6CzW&#10;1wVjhEdvBATXNOR8G89G5oKSW1UrtmDj7mpjyMznQW28bWM8naliG0Ngp7O7Jp5rZrgNydgjyCar&#10;Y6qI9liqPefy0FJ4Yy/isSTC6WhNLoiyl3sAs2DXG+E2BvRjJqk9ek/PBqHWgu7/+T4ey7qi/4eL&#10;JKLW/T8r3EhJ7Ljok2p48KiELJmyjlVThtuQdHJ8NmsmenoOdGCXTrEAj9vR3v/DRbzirP/nu3g0&#10;XJ/0BVwyzysSEOR8EgjwReNeNcKN7IqpkW7NAbkEDm/DbUjG433ZZEa4DUkn+RqKS8ogdHLz6pms&#10;4ua9ov+HE1JS4NT9P99F1dbHPH0n5aFr+n8oJYlKZpP1sdak+3/YpJKpXtH/80OspWYyMcJtMokW&#10;Nevs4Ok+suIcuYYbkVSSgun+H4oDDM+KJ6BcHOoV/T+PRy+x+chkYoQbKdEOaNzxkV25n8ngZ0gm&#10;98WxB1yFsIr5jgumIdpNxgvisVktKIQPEgi+DT9b0TwS8WRZrowHVEmSokvU9OCqIAsRrBFJ3Lk6&#10;jsBkklBqwVa4nzIVuA2Jm9cSegAVr1jfM1ahYhXgsj9sSOhWvhDpZ7w3wq1IZGW6DIS7+SRQ4HpS&#10;VFF6/BdTyM12IxJJjemerSSGG5FkbdQKCXhAco01ragyHxx/JuB4o5gE7iMluIDZe4Wvxt1ush+0&#10;r7bCjeyS8x+ZNaWHpfGKc4XQcBsSehT2nHYZ4UYk8YEYGbuwIVhWOhKsUH1M4TYkjh53RwFyNll8&#10;bAAJOtU69LDDeCopAG5FIjubLxq1aNzxb8ONSKKN4lBlQiKJVk7hKia3VwTOqCDJ5srYtZIjIJUu&#10;o+Isr+z4K6IOXCTmgwsFIyUrSXKdzuawKAkUrtmMeEBfEGT2UAF6cJ8FbpNJ5konSrSLLcEzJPj6&#10;HW9AWIV/orR/fwPC970BAQrKb0D4L7wgCe93etouWFnVew3wpgl+vxdegfDhAcO27w+H/evDdn33&#10;nS9C6HtkMLxLcKCPXgLGVmp8EUIT3CC9BgEKzo0SqE986dfLgd8ZtKAPt0t6A0l4llJ8ARhpmgyh&#10;5xMpbfn/+Fohfn/cyyYYfHkJH705L/2Oz+mrAn/6CwAAAP//AwBQSwMEFAAGAAgAAAAhAK7fpW7g&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxax6kEJcSpEAhxoGpLS6Ue&#10;3XiJI2I7it0k/Xu2p3IczWjmTb4YbcN67ELtnQQxTYChK72uXSXhe/c+mQMLUTmtGu9QwhkDLIrb&#10;m1xl2g/uC/ttrBiVuJApCSbGNuM8lAatClPfoiPvx3dWRZJdxXWnBiq3DU+T5IFbVTtaMKrFV4Pl&#10;7/ZkJawPq7f952ZtNsmwPO8++pKvnpZS3t+NL8/AIo7xGoYLPqFDQUxHf3I6sEbCRKQzikqgRxdb&#10;PM5JHyXMRCqAFzn//6D4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEBCHXn0FAAAcnAA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK7fpW7gAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAThcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABbGAAA&#10;AAA=&#10;" o:allowincell="f">
+            <v:group w14:anchorId="78219B9E" id="TeVerwijderenShape_1" o:spid="_x0000_s1026" editas="canvas" style="position:absolute;margin-left:544.1pt;margin-top:0;width:595.3pt;height:156.05pt;z-index:-251657216;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page" coordsize="75603,19818" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAQh159BQAAHJwAAAOAAAAZHJzL2Uyb0RvYy54bWzsXW2PGzly/h4g/0HQxwDZEdnvxs4efL5s&#10;EOCSLHLOD5A1Gs8gM9JEkj3e+/X3FKvYzaKao9J5AxyQ84exVGKzWC+sV3b3j7/79vy0+Lo9HB/3&#10;u9ul+2G1XGx3m/3d4+7z7fK/P/78z/1ycTytd3frp/1ue7v8dXtc/u6nf/yHH19f3m39/mH/dLc9&#10;LDDJ7vju9eV2+XA6vby7uTluHrbP6+MP+5ftDj/e7w/P6xO+Hj7f3B3Wr5j9+enGr1btzev+cPdy&#10;2G+2xyOgf+Aflz+F+e/vt5vTf97fH7enxdPtEms7hb+H8PcT/b356cf1u8+H9cvD40aWsf4rVvG8&#10;ftwB6TjVH9an9eLL4fFsqufHzWF/3N+fftjsn2/29/ePm22gAdS4VUbNh/Xu6/oYiNmAO3GB+PQb&#10;zvvpM617t//58ekJ3LjB7O8IRv+/Qj5b+vlppwcxJIyVMa8vEODxZRTl8fuW+KeH9cs2UH58t/mP&#10;r78cFo93t0vvl4vd+hl69PNhuyWtWPiKZEjYMexPL78caKHHlz/uN/9zZHKSX2jYEWMWn17/fX+H&#10;adZfTvsgt2/3h2e6EhJZfLtdtrVf1X2zXPx6u6xXVd+Kpmy/nRYb/O6GVbOCPm3wu2+9bxpaxc36&#10;XZxn8+V4+tftPsy5/vrH4wk/Qzvu8Ik/CB0fMcn98xN07p9uFu1qtXilv6KWd3GQSwatFg+L3rf5&#10;EHBmnKcwS5UMwQzz89TJIOeb+fWAMSOybmjmZ2qTQUXKumRQQhk4OfJq/RDZt/m2E/7h02JNJmYV&#10;pPeyP5LUiJkQyEcnwsAoYnZhMDhGg4P+AN/bg8EWGhzF/PZgUE6Du3QZjEGWf4Bdyi3SYbmARfrE&#10;cn1Zn4hqWj19XLxCJUnfHm6XJHuCP++/bj/uw4hTUFn6HWiD8gDb9Pvmy6fHze+3fy6OBpIwhXNQ&#10;NEzhq0BnBPO8onNEh5pPf+OJGr6kq7yQw9N73lDQmDfAJgTQzLDSfKqeEftWYQisS1iTLhnoiMNh&#10;845cD2uYNvBx//R4R/aRuH08fP704emw+LqGS3nf1+9Xg8hZDStaTLZAbLI+7e9+hTU67NkvwY/i&#10;w8P+8Ofl4hU+6XZ5/N8v68N2uXj6tx0M6uDqGgSewpe66Ty+HNJfPqW/rHcbTHW7PC2xVejjhxM7&#10;vi8vh8fPD8DkgiLt9u9hBe8fyUTBoh/f8arkC2w6r/X/3rjDPuXGvSbW/vbG3fkeGkKqXru6ZeO9&#10;fheNez802ADBtneu+21MO5lk38t2+Dxr2BsPOwpXwntjGpNadkwxP1Fq211Htn1mptS2FxYEukfL&#10;ni4IO+Jv3yDTth1dxF9jY0lCZGOJd3M2lq1LE8QIZG+b2HRwNKVuBYdHFjaKme1lwAswJCe2JDVR&#10;ucWdvSZi8Cv2PhJD8Nh0KcG2TQ4BX7/D/n14/3sJVzDP3+2fMa4vBLfYnrn9C8Zg3v4tdvt/uXs8&#10;/bJ/3J3gGzjmUUPpiy3adTVcPhvEBhYvKmc0iG7VDhV5nhDuOlf/NjaxaWHLqqo9i2XTcNfXFYxZ&#10;Gx16wSz6oTBVaherapifKrWLrnWFqVLT6JrCqtKgt+oLM6VBrwtWdoY+JM6jJXYrR3Z/jldDMqwZ&#10;3DyBDrIbJ6uK66Lwbxzm+7owWeqQ3pgsZX15spT3dV0XqHSK+a4rrCzlPvx6abKU/76m9GWG/y4V&#10;QONKsnSpAIoaRpHayNmuKq3MpwJwDSVEMyujLHicrOlLqo/MeBpWdaXJUgF0fXFlqQDKk6UC6Ibi&#10;ylIBuLagZz4VQNuVBOBTARSIrFL2O++rgmZUmv8UkM3wH1nNxFhXueJsqQCagu2pUv47X+QZRaSj&#10;0ItGo0oF4Kq6JIEqlUAFkzdPaCoB1zYly1ilIigqBzmQiYK6L7GtToVQdQXtqJUQ6qq0tjoVAkQ/&#10;T2mtpNCuSta2VlIACbN8q5UU2qKfq5UUit5JSaGrSjayTqVQpJRS80kKvaM8YM6vNFoKhY2FUDiZ&#10;retLUmhSKTT9PNsaJYR+KAmBIpWJhJJIm1QIiIqLS0uF4EqupUmF4F3RHTepEIpbAeXEhIKhLq2t&#10;VUJYFfjWKiH0fVcQaZsKoWhC2lQKMJUlBaEEepRCVRVcMoK7aRRmK4V8bSoFbObZfdUqIVSInOZ1&#10;t02FUBRplwrBu6G0tC4VQmEfdKkIUBAuiaBLReBDDXbGwXRKBA0i4Hk6OyWCkqVETpmIYKiLa1Mi&#10;KMULnZJBV3TLXSqDohWnet2oRL4DQ+Yp7VMZFG0bZe/TbP1QorRPpeBKVrxXUhiK3o/aBCPWYgTY&#10;p1KoVl1py/epFMCR+Z3Qp1KofNEc9akUirMNqRQqP5Q8zGCSwpBKoXJ9yYAMqRQ8FGl2zw+pFKrV&#10;qhTRoKY8SUEZN1Qm/vZLV6FyNdfSgNqgMKR7CcXB0AoaHAvSb3cpKCmk0cj6qPIbJqWiF66aW4iD&#10;WMNwW8PEQW5heChhXJ5d6HSqaVJejFCK7Muydkq/aDHIr0zDhVTuLV5cuxdSuWxyebiQ6m2kUhoU&#10;1m4jlVIdGo5UxkIq5TJhuE2qlK2E4TapUjoShttIrYRU5BOWtVNCQbMjYTANF1KREZiGC6kI+U3D&#10;hVTE9KbhQiqCdstwaah9RFRuGi6kIuw2DRdSx7Le24aDImvie2MjlULnMNxGKsXGNByxr2XtFPyG&#10;4TZSKboNw21SpfA1DLeRSgFqGG4jlSJQGo4I00IqBZlhuI1UiiLDcBupFCaG4TZSKQ4Mw22kSmP2&#10;IwI5C6kUydHsiNRMw4VUhGKm4UIqYi3TcCEVwZRlOEVTtHZES6bhQirCIdNwIZV76NHZ8P/fcbog&#10;lACo9UXpyFzri9Ei9JZVvt37ougfPJDhsTdlgRIlF88XUEpG07ONiNNTDklQCACcjFDpa6CPEPl7&#10;cXoxcHLJOBFrzZtQ2+p5Igd2JOuMRxqQryowpYxE1RQZXVy/XyEYnq6JBCDHZTCqfwlij5nDaOxR&#10;0cDLGKggDwwekVU61YqVGeX+FOwoJcBoJEd2DFTXna4ZaTCBTWLwErehSpMu1gY2YUAFn2nQGGxg&#10;GwbxZ17rPKlWEA+aGIl4nFhhNxm+i5J2YopdPALHHWXqVBMGNMIUBqpYTWAbDdITz6aSmZC0pgio&#10;kEhasQqEmeaXMDETswVqm54XpEXM1jJHmY40zU09KFDrsX8SMUpGkO09CZ6R+tJY0/SsnXJF3GGX&#10;gaa5lb+Ic18Gns09+RlWvEHolLIZxk8jtOOQ8bIVxjKb6C86qoG3bXZGLcLRSzXzkdqzYbKG4/NI&#10;7iC40T1M5RdJEPAZyXNk9AOrQjZVPMaUIR7BVxARr8kYEhFn/Is0TGLQq56EwvxGn5hVmT3DRbFV&#10;1N8h1ecMP3K0kmNbjtOsCK4l0RSwiaM1dTjIVGVTjRZMeYVaYnWHJoV1e9XUDCAasGGT7VuL7xRv&#10;GGmoxJRf4yQr6jQBQz6VsAOFwRTxuQzelllNVddp9osyq6naSPRqW9isJIJB/yFhQyN7Bj1PO0cH&#10;8Tp8TWRdbQLbtEK2rNOsq6l3AtKy4AwHFlKwDUOk26korIq+mYtOkbQqaumU+V902ajg8qq066xE&#10;DrnfkHPDfkqeLmLwA4eMaPukIq1AUlAYpJ6JpCupAKALYJe0xKpyTWRHLRFVFu/grEdAjMMcdgyS&#10;23vsoWSxtQlsk3TMIzrFpRoGJ3ApMwvU96bdxrvHhKFxEg5lO84ENmJgu51ZGHJDYbEc0UfxZOAz&#10;DE+79Az6uX2Jv2+e9sdtEEruRzopD7lRl6YR2pqx3+lE93A7RyrlLkZWWoFbsaf+iiAK7X3WPaf0&#10;qBVjSMF+ol44+xNGC/iMQ/M0xJhMTxVZATeTYojgkUN6zolfzKEmJmcx3pkG6At5eBt9i3ItFqiJ&#10;1lZK9Y7T9ahYbTw3WytXisNPV++ZFmX6ZJ+NGExgIw2yOfRiI488mneJvFo6oUJeE5VMgE0YOvQO&#10;ZmiwgW0Y5OanLIXBAbFZxBpsxCCy0yakiyJ9E2zDEJPFbCoT2IZBui04A5aKtFuxKfdc2B1VjLq2&#10;QdJxq+kNpr+J/ZIihee4M07VScTjdZiCI3cBA87UmXWpF/+f7biOmuTnEU8nzuuaclQrFdEseGrF&#10;NOPAccq8ls5YEZemvuTFeKSVOMyjp6m2Fodnb4NNkm4lOnfIY1IMEi1kJEhxPCzGNH0jAZVa/mXg&#10;2dzRgRZMe/y57F+dj5Hu6ALf9gco8Yqi8AVRQ63wMxLmdgEmY4OXFZStcCOSWEDmIvdEiQ1uRCKF&#10;s6yc5i1gGwYyRrSBdFhA51Qvg40YEEwF25AxqrLBjUgQv8wiscGtSGJopSpsjtxeQJ4pdQa3IcGh&#10;3tnJjHAjErE5lOUlBsrhYE1AfgFuRcIyqfjswrRDpEhMVZsUeSWOUOA2JBWdb4f+nk0mJaRK353q&#10;Kjo3SuOnAxUXHQYdjeaLdAvJCjdSQsesaWUwIIotLoZvKilBJYS36DWJMtpGQj7H+5NM5KwGsSdF&#10;7mNlDVoJuI2SzCtMSLS3KMHPkEw+hT0VHS5nVo3Z7zRk1iM0YjCzANUZ4WcrmkcS41o+TTOSN+Yd&#10;0O+Ut20M/KZjHZdVMd6d7HW6gIYL26ALcCMlUtfKIlX0XBhJVmdxOJ4v8rBHkrgvrDBZzBmzZlEd&#10;dzRKYmZVrKVOkt3jHW5Ko82WZfq4v5cpuaYxgvvhJN7I7L8RbpMJbloIPM6DGiPchqSJveDMVxvh&#10;NiQ1nQwNvNf7oUblK8BRn0v3SU0nl8kwYnF2wYvjr6CyajKpnGYlKlfTkVBCwumfjZIGmzC5aNrx&#10;dA6VKNQNb2xSdlY4RWynpJUOQC54I9xGSQvVpRWfIbHBjUhkBzt2JiO7cAKe2aVL0DiwIZ7vGpnE&#10;ClsuYCPcSIl2QBMlNvgZksl9iYfr5HDYZIemIbPOp4tl/MwGGeFnK5pHIlFCriW4zWhWezK4DUmP&#10;R2TMqaIRbkOCWxECklxLjHAbkn6+d+eMcCuS6Ea1ocPNWkyhrvYDuYLbkHQxNs0mM8KNSLTOj5sq&#10;2wsl+BmSacfIphpJjxW1acSsukeN0z0fHJfhGj4qUqlnwf1sgeEMPlvNLIZOKkL5VBKl54jldNp0&#10;WvtyvNhJw0H3G3AgRzKajATJDuzeKRYRdR7Zy7OBMqxnAtBMeaPQhPv7UqMA7l6Q3VAowxjhNvEN&#10;sSiZ5YWDyC87XOiGWL2/4nghLpJgQjc5rHAjJbFiicg/UWo8Zk7iYaeSUrpDkuXBcBMSv5KMNSvt&#10;ouAq8bPurwHOMZm76qzhfOMayNnuZacN/UoHhDZKiIKZwA9VaBPcikRKG9roAokJbkOCx9UxJRkS&#10;I9yIRKLIrBEPLYrdUGVKAedFXXP0EBdJ3KCLpYDHlE7ZKGR+Mp7zTBMliFxFJbPkdJDJsgOI2KS8&#10;T645gogDsLMyscJtlPSSheUlESPchgQPPgzalZ1JdAMcw1yCNOBxdSH24yjWhgT3MKcXjfGBEW5E&#10;oh3QhMQGP0MyuS8OTnCzMwvdwxhyljsN2Sg/P14gfkEfGPGU8QbbBL+RmnI6aJXAz1Y0i2SsF+aT&#10;xYAQJ2MVkoicTbkRSfRwSCPSyXADpwhWI6lk/DXHIsDfaAayyYQtLjOA5/LQDJqkI/IYz63boku6&#10;vZ3loaogNrCRr7FykDl1PAqXMePpXym/XeymXxHCosQhhRNdtgYdAteVZtzGLi6S4TZKqOAYdDeb&#10;rJYektcBtK/luWbw+kShDUkdE8/MgVTSbs3DFjxSgNUTTt+MZOx68UXRjoAtYvl0KIn7CxgJaYsZ&#10;iY9VT75oQmKD29jl5cCqHB+YkMhGg2FMlSu2lsLus2HAUxYCg/WGNUDPpo+t7NJWjb+XMxAfC4RS&#10;SQaKyQJoyyBIwiN/qaSG3kPKiAbVLPZxmq5GdPwqqxaPOmUHx9CBEdOZbZix1MbPBD5j1CwlrTTt&#10;K9gTRUks++tGHnyGxC8MtyFpJCTIGnngu0S7+lj8jDz02ifpiDzwCNTAdz8ed5mG6EvHC8To6CzW&#10;1wVjhEdvBATXNOR8G89G5oKSW1UrtmDj7mpjyMznQW28bWM8naliG0Ngp7O7Jp5rZrgNydgjyCar&#10;Y6qI9liqPefy0FJ4Yy/isSTC6WhNLoiyl3sAs2DXG+E2BvRjJqk9ek/PBqHWgu7/+T4ey7qi/4eL&#10;JKLW/T8r3EhJ7Ljok2p48KiELJmyjlVThtuQdHJ8NmsmenoOdGCXTrEAj9vR3v/DRbzirP/nu3g0&#10;XJ/0BVwyzysSEOR8EgjwReNeNcKN7IqpkW7NAbkEDm/DbUjG433ZZEa4DUkn+RqKS8ogdHLz6pms&#10;4ua9ov+HE1JS4NT9P99F1dbHPH0n5aFr+n8oJYlKZpP1sdak+3/YpJKpXtH/80OspWYyMcJtMokW&#10;Nevs4Ok+suIcuYYbkVSSgun+H4oDDM+KJ6BcHOoV/T+PRy+x+chkYoQbKdEOaNzxkV25n8ngZ0gm&#10;98WxB1yFsIr5jgumIdpNxgvisVktKIQPEgi+DT9b0TwS8WRZrowHVEmSokvU9OCqIAsRrBFJ3Lk6&#10;jsBkklBqwVa4nzIVuA2Jm9cSegAVr1jfM1ahYhXgsj9sSOhWvhDpZ7w3wq1IZGW6DIS7+SRQ4HpS&#10;VFF6/BdTyM12IxJJjemerSSGG5FkbdQKCXhAco01ragyHxx/JuB4o5gE7iMluIDZe4Wvxt1ush+0&#10;r7bCjeyS8x+ZNaWHpfGKc4XQcBsSehT2nHYZ4UYk8YEYGbuwIVhWOhKsUH1M4TYkjh53RwFyNll8&#10;bAAJOtU69LDDeCopAG5FIjubLxq1aNzxb8ONSKKN4lBlQiKJVk7hKia3VwTOqCDJ5srYtZIjIJUu&#10;o+Isr+z4K6IOXCTmgwsFIyUrSXKdzuawKAkUrtmMeEBfEGT2UAF6cJ8FbpNJ5konSrSLLcEzJPj6&#10;HW9AWIV/orR/fwPC970BAQrKb0D4L7wgCe93etouWFnVew3wpgl+vxdegfDhAcO27w+H/evDdn33&#10;nS9C6HtkMLxLcKCPXgLGVmp8EUIT3CC9BgEKzo0SqE986dfLgd8ZtKAPt0t6A0l4llJ8ARhpmgyh&#10;5xMpbfn/+Fohfn/cyyYYfHkJH705L/2Oz+mrAn/6CwAAAP//AwBQSwMEFAAGAAgAAAAhAL+K3Qje&#10;AAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj1FrwjAUhd8H/odwhb3NpAoya1MZG8OHiTrdwMfY&#10;3DVlzU1pYlv//eJetpcLh3M457vZarA167D1lSMJyUQAQyqcrqiU8HF8fXgE5oMirWpHKOGKHlb5&#10;6C5TqXY9vWN3CCWLJeRTJcGE0KSc+8KgVX7iGqTofbnWqhBlW3Ldqj6W25pPhZhzqyqKC0Y1+Gyw&#10;+D5crITdafvy+bbfmb3oN9fjuiv4drGR8n48PC2BBRzCXxhu+BEd8sh0dhfSntUS4iPh9968ZCHm&#10;wM4SZsk0AZ5n/D9+/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAQh159BQAAHJwAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/it0I3gAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAE4XAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWRgAAAAA&#10;" o:allowincell="f">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:75603;height:19818;visibility:visible;mso-wrap-style:square">
                 <v:fill o:detectmouseclick="t"/>
                 <v:path o:connecttype="none"/>
               </v:shape>
               <v:shape id="Freeform 23" o:spid="_x0000_s1028" style="position:absolute;left:64204;top:4038;width:1905;height:2623;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="600,826" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLGwShwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfBf9DuMLeNLWwMTpjGaKwBxF1+wGX5q7N2tyUJrbZvzfCYI+Hc853OJsy2k6MNHjjWMF6lYEg&#10;rpw2XCv4+jwsX0H4gKyxc0wKfslDuZ3PNlhoN/GFxmuoRYKwL1BBE0JfSOmrhiz6leuJk/ftBosh&#10;yaGWesApwW0n8yx7kRYNp4UGe9o1VLXXm1VwaV08Px9+xr3xvTkdo5zGo1TqaRHf30AEiuE//Nf+&#10;0AryHB5f0g+Q2zsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASxsEocMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m600,c600,,111,235,,826,50,732,125,795,125,795v,,55,-530,475,-795e" fillcolor="#a84a09" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="190500,0;0,262255;39688,252413;190500,0" o:connectangles="0,0,0,0"/>
@@ -4834,121 +4944,135 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="87360142">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="887643041">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1333871845">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1669360242">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1215585148">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00691AF0"/>
+    <w:rsidRoot w:val="007068A1"/>
+    <w:rsid w:val="00096217"/>
     <w:rsid w:val="000D6BB3"/>
+    <w:rsid w:val="00136D44"/>
     <w:rsid w:val="00165DC1"/>
+    <w:rsid w:val="0019123A"/>
+    <w:rsid w:val="001D574E"/>
     <w:rsid w:val="00226B93"/>
-    <w:rsid w:val="002F5826"/>
     <w:rsid w:val="00332A5D"/>
-    <w:rsid w:val="00357D2B"/>
+    <w:rsid w:val="003F146C"/>
+    <w:rsid w:val="004024BC"/>
     <w:rsid w:val="004910C2"/>
     <w:rsid w:val="004D18CD"/>
+    <w:rsid w:val="0053563C"/>
     <w:rsid w:val="0056517C"/>
-    <w:rsid w:val="00691AF0"/>
+    <w:rsid w:val="006551F9"/>
+    <w:rsid w:val="006A4E50"/>
     <w:rsid w:val="007068A1"/>
     <w:rsid w:val="00741940"/>
-    <w:rsid w:val="007D569D"/>
+    <w:rsid w:val="00833D31"/>
     <w:rsid w:val="008A7DFB"/>
+    <w:rsid w:val="008B5867"/>
     <w:rsid w:val="00930AD8"/>
+    <w:rsid w:val="00944A25"/>
+    <w:rsid w:val="00A344FE"/>
+    <w:rsid w:val="00A406FF"/>
     <w:rsid w:val="00B51155"/>
-    <w:rsid w:val="00BE0B3C"/>
     <w:rsid w:val="00C12C51"/>
     <w:rsid w:val="00C220E8"/>
+    <w:rsid w:val="00C3726C"/>
     <w:rsid w:val="00C407E2"/>
     <w:rsid w:val="00CA0C84"/>
+    <w:rsid w:val="00E440CD"/>
+    <w:rsid w:val="00F11638"/>
+    <w:rsid w:val="00FD3DDA"/>
+    <w:rsid w:val="00FF7676"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02BADDD0"/>
-  <w15:docId w15:val="{C96428F7-30D5-4DA9-A0D3-8720CFB84131}"/>
+  <w14:docId w14:val="56CC640F"/>
+  <w15:docId w15:val="{8ACE3999-754E-4A1A-8397-CE5537F22768}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
@@ -5322,51 +5446,50 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -5402,131 +5525,127 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hoofdtekst">
     <w:name w:val="Hoofdtekst"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00096217"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F5826"/>
+    <w:rsid w:val="0053563C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002F5826"/>
+    <w:rsid w:val="0053563C"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F5826"/>
+    <w:rsid w:val="0053563C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002F5826"/>
+    <w:rsid w:val="0053563C"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\RVr\OneDrive%20-%20Naktuinbouw\Bureaublad\Webredactie\Bestanden%20uploaden\Formulieren\PVP%20Toolbox%20Form.dotm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pvptoolbox@naktuinbouw.nl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6583,72 +6702,82 @@
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D57B288F6E104488CE333C00CB05602" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="289a861fd4bfcc8b41856d0866fa3198">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3d6990bf-4de2-40bc-a63b-ad581bd29b63" xmlns:ns3="f054afc9-9135-49a2-a1fe-27b4431a9b44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="19259736cb0d13b405308cd4d72c9f7c" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D57B288F6E104488CE333C00CB05602" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c16707fc243e6802d0d43d1f2cc2363f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3d6990bf-4de2-40bc-a63b-ad581bd29b63" xmlns:ns3="f054afc9-9135-49a2-a1fe-27b4431a9b44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63d38ae739ddaaefd4b326a85947db45" ns2:_="" ns3:_="">
     <xsd:import namespace="3d6990bf-4de2-40bc-a63b-ad581bd29b63"/>
     <xsd:import namespace="f054afc9-9135-49a2-a1fe-27b4431a9b44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d6990bf-4de2-40bc-a63b-ad581bd29b63" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6672,50 +6801,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f054afc9-9135-49a2-a1fe-27b4431a9b44" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c9c383cf-dccf-43c8-a3ab-16d36e296520}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f054afc9-9135-49a2-a1fe-27b4431a9b44">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -6789,142 +6923,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3d6990bf-4de2-40bc-a63b-ad581bd29b63">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f054afc9-9135-49a2-a1fe-27b4431a9b44" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AF866C3-9B2C-4E47-B18E-849F5EDA4343}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28EAF871-CEF3-4819-9F02-3D72F20A6755}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC926506-D94F-4209-827B-DE3F2A4A9327}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3d6990bf-4de2-40bc-a63b-ad581bd29b63"/>
     <ds:schemaRef ds:uri="f054afc9-9135-49a2-a1fe-27b4431a9b44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D8D4378-6D93-4DF0-B043-5B26079C1D7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3d6990bf-4de2-40bc-a63b-ad581bd29b63"/>
     <ds:schemaRef ds:uri="f054afc9-9135-49a2-a1fe-27b4431a9b44"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6539375e-8893-4d02-8b21-65c65c057157}" enabled="0" method="" siteId="{6539375e-8893-4d02-8b21-65c65c057157}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>PVP Toolbox Form</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>190</Words>
-  <Characters>1135</Characters>
+  <Words>216</Words>
+  <Characters>1192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerie van EZ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1323</CharactersWithSpaces>
+  <CharactersWithSpaces>1406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Vries, R. (Rosita) de</dc:creator>
+  <dc:creator>Valstar, ir. M. (Marien)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>425a6ac0166f0ed435dedf1fa6e24e510d72f181c90c69a9db682ffd41564dd5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101006D57B288F6E104488CE333C00CB05602</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>